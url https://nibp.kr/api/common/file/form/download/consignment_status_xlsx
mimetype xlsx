--- v0 (2026-07-29)
+++ v1 (2026-10-01)
@@ -1,358 +1,526 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\업무자료 백업(이재호)\정보화운영팀\★개인정보\개인정보 처리방침\(260611) 개인정보 처리방침 현행화\개인정보 위탁 및 3자 제공 현황\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\업무자료 백업(이재호)\정보화운영팀\★개인정보\개인정보 처리방침\(260908) 개인정보 처리방침 현행화 추진\위수탁 현황\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA4BCD1F-5735-48EB-8239-E0EF4494D035}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B706B994-5404-477A-B6FB-DDF25C06584D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-4455" yWindow="1260" windowWidth="32310" windowHeight="14820" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3630" yWindow="1095" windowWidth="21195" windowHeight="12750" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="개인정보 처리업무 위탁현황 등 현행화" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'개인정보 처리업무 위탁현황 등 현행화'!$B$4:$I$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'개인정보 처리업무 위탁현황 등 현행화'!$B$2:$I$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'개인정보 처리업무 위탁현황 등 현행화'!$B$4:$I$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'개인정보 처리업무 위탁현황 등 현행화'!$B$2:$I$29</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="107">
   <si>
     <t>개인정보 처리업무 위탁 현황</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>순번</t>
   </si>
   <si>
     <t>위탁 부서명</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>위탁 업무내용</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>수탁자</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>위탁 기간</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>수탁기관(업체)명</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>~</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>㈜와플원</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>㈜휴넷</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>~</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>㈜두드림시스템</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>CNF</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>도서관리시스템 운영, 유지보수</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>SMS 발송</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>LG유플러스</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2021.7.1.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>전자결제</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2021.9.1.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>본인확인</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>NICE평가정보</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>㈜케이지이니시스</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>서비스 계약 해지 전</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>연명의료관리본부</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>담당자</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>김보경</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>생명윤리사업본부</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>이재호</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>~</t>
   </si>
   <si>
     <t>㈜와플원</t>
   </si>
   <si>
     <t>가온아이</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>㈜ 포스토피아</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>사전연명의료의향서 등록증 제작·발송</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>황상국</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>연명의료결정제도 홍보인쇄물 및 뉴스레터 제작·배포</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>국가생명리정책원 정보시스템 통합유지관리 사업</t>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>국가생명윤리정책원 ERP 시스템 유지관리 관련 직원 인사 정보 처리</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>국가생명윤리정책원 그룹웨어 시스템 유지관리 관련 직원 인사 정보</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>경영지원본부</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>정책기획실</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2025.7.1.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>DTC 유전자검사역량처리시스템 내 개인정보취급자 로그인 및 불만제보 시 본인확인</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2026.1.1.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2026.12.31.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...7 lines deleted...]
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>조혜난</t>
   </si>
   <si>
     <t>조혜난</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>생명윤리사업본부 통합 정보시스템 통합유지관리 사업</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>연명의료결정제도 온택트 교육 제작 및 송출</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>임현정</t>
   </si>
   <si>
     <t>임현정</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>정원디자인</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2026.12.15.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2026.3.24.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2026.3.23.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...15 lines deleted...]
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>회계감사인 선임</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>심은경</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>이정회계법인</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2026.4.17.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>2027.2.28.</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>연명의료결정제도 온라인 홍보 및 공모전 운영</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>임현정</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>칸미디어 주식회사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.2.24</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>~</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2025.12.15</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>⌜생명, 윤리와 정책⌟ 학술지 발간 용역 사업</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>전우휘</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>광연재</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.3.5</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.12.31</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>「2026년 ‘재생의료 전문 공용IRB 사업’ 온택트 교육 송출」 용역 사업</t>
+  </si>
+  <si>
+    <t>「2026년 공용위원회 온택트 교육 송출」 용역 사업</t>
+  </si>
+  <si>
+    <t>서의남</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>㈜캐스트피아</t>
+  </si>
+  <si>
+    <t>2026.3.10</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.3.9</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.12.18</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>「2026년 생명윤리법 종사자 교육」온라인 스트리밍 용역 사업</t>
+  </si>
+  <si>
+    <t>㈜캐스트피아</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>연명의료정보시스템 통합 유지관리</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.4.28.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.9.27.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 소비자대상직접시행(DTC) 검사역량처리시스템 기능 고도화 사업</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 기관위원회 인증 현판 제작·배포</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>애드핏사인</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.5.10.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.12.31.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>황상국</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 연명의료정보처리시스템 기능개선 및 포털 개편 감리 및 영향평가</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>정보기술품질연구원 주식회사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.7.1.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.11.30.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>정보보호 및 개인정보보호 관리체계 인증(ISMS-P)사전 컨설팅 사업</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>주식회사 나인시큐리티</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.8.10.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.12.9.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 하반기 세무신고 및 기장대행</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>심은경</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>세무법인 정원 여의도지사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.8.17.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2027.1.31.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>이혜령</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>김수진</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>임현철</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>고나연</t>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...11 lines deleted...]
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>김현지</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>기준일: 2026.9.14.</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+  </numFmts>
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
@@ -403,78 +571,110 @@
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -589,213 +789,333 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="41" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="16" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="9">
+    <cellStyle name="20% - 강조색6" xfId="4" builtinId="50"/>
+    <cellStyle name="메모 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="백분율 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="쉼표 [0] 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="표준 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="표준 3 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="표준 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
@@ -1103,536 +1423,697 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:I226"/>
+  <dimension ref="B2:I234"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="5" topLeftCell="E15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="I6" sqref="I6:I20"/>
+      <selection pane="bottomRight" activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.125" customWidth="1"/>
     <col min="2" max="2" width="6.75" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.875" style="3" customWidth="1"/>
     <col min="4" max="4" width="74.5" style="4" customWidth="1"/>
     <col min="5" max="5" width="7.375" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5" style="5" customWidth="1"/>
     <col min="7" max="7" width="32.125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="2.125" customWidth="1"/>
     <col min="9" max="9" width="23.5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="2.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="36" t="s">
+      <c r="B2" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="36"/>
-[...5 lines deleted...]
-      <c r="I2" s="36"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="37" t="s">
+      <c r="B4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="39" t="s">
+      <c r="C4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="46" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="41" t="s">
+      <c r="G4" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="42"/>
-      <c r="I4" s="43"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="50"/>
     </row>
     <row r="5" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="38"/>
-[...2 lines deleted...]
-      <c r="E5" s="40"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
       <c r="F5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="44"/>
-[...1 lines deleted...]
-      <c r="I5" s="46"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="53"/>
     </row>
     <row r="6" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="7">
         <v>1</v>
       </c>
-      <c r="C6" s="35" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="C6" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>36</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="32" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="7">
         <v>2</v>
       </c>
-      <c r="C7" s="35"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="C7" s="58"/>
+      <c r="D7" s="18" t="s">
+        <v>37</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="31" t="s">
+      <c r="F7" s="32" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="7">
         <v>3</v>
       </c>
-      <c r="C8" s="35"/>
-      <c r="D8" s="9" t="s">
+      <c r="C8" s="58"/>
+      <c r="D8" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="18" t="s">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="7">
         <v>4</v>
       </c>
-      <c r="C9" s="35"/>
-[...1 lines deleted...]
-        <v>48</v>
+      <c r="C9" s="58"/>
+      <c r="D9" s="18" t="s">
+        <v>46</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="7">
         <v>5</v>
       </c>
-      <c r="C10" s="35"/>
-      <c r="D10" s="9" t="s">
+      <c r="C10" s="58"/>
+      <c r="D10" s="18" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="7">
         <v>6</v>
       </c>
-      <c r="C11" s="35"/>
+      <c r="C11" s="58"/>
       <c r="D11" s="18" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F11" s="15" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I11" s="14" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="7">
         <v>7</v>
       </c>
-      <c r="C12" s="34" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="C12" s="58"/>
+      <c r="D12" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>103</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="H12" s="11"/>
       <c r="I12" s="14" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="7">
         <v>8</v>
       </c>
-      <c r="C13" s="35"/>
-[...1 lines deleted...]
-        <v>49</v>
+      <c r="C13" s="59"/>
+      <c r="D13" s="18" t="s">
+        <v>96</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="F13" s="15" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="G13" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="H13" s="11"/>
       <c r="I13" s="14" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="7">
         <v>9</v>
       </c>
-      <c r="C14" s="35"/>
-[...4 lines deleted...]
-        <v>51</v>
+      <c r="C14" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>33</v>
       </c>
       <c r="F14" s="15" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="G14" s="13" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="H14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I14" s="14" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="7">
         <v>10</v>
       </c>
-      <c r="C15" s="35"/>
-[...1 lines deleted...]
-        <v>32</v>
+      <c r="C15" s="58"/>
+      <c r="D15" s="18" t="s">
+        <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="F15" s="15" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="G15" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="H15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="7">
         <v>11</v>
       </c>
-      <c r="C16" s="35"/>
-[...16 lines deleted...]
-        <v>58</v>
+      <c r="C16" s="58"/>
+      <c r="D16" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="H16" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="I16" s="14" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="7">
         <v>12</v>
       </c>
-      <c r="C17" s="34" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="C17" s="58"/>
+      <c r="D17" s="36" t="s">
+        <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>47</v>
-[...7 lines deleted...]
-      <c r="H17" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="I17" s="12" t="s">
-        <v>22</v>
+      <c r="I17" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="7">
         <v>13</v>
       </c>
-      <c r="C18" s="35"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="C18" s="58"/>
+      <c r="D18" s="36" t="s">
+        <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="H18" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="H18" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="I18" s="12" t="s">
-        <v>22</v>
+      <c r="I18" s="14" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="7">
         <v>14</v>
       </c>
-      <c r="C19" s="35"/>
-[...19 lines deleted...]
-    <row r="20" spans="2:9" s="25" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="58"/>
+      <c r="D19" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="G19" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" s="23"/>
+      <c r="I19" s="22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="7">
         <v>15</v>
       </c>
-      <c r="C20" s="33" t="s">
+      <c r="C20" s="59"/>
+      <c r="D20" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="G20" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" s="23"/>
+      <c r="I20" s="22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="7">
+        <v>16</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="7">
+        <v>17</v>
+      </c>
+      <c r="C22" s="55"/>
+      <c r="D22" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="7">
+        <v>18</v>
+      </c>
+      <c r="C23" s="55"/>
+      <c r="D23" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="7">
+        <v>19</v>
+      </c>
+      <c r="C24" s="55"/>
+      <c r="D24" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I24" s="12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="7">
+        <v>20</v>
+      </c>
+      <c r="C25" s="55"/>
+      <c r="D25" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="7">
+        <v>21</v>
+      </c>
+      <c r="C26" s="56"/>
+      <c r="D26" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="H26" s="41"/>
+      <c r="I26" s="12" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9" s="25" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="7">
+        <v>22</v>
+      </c>
+      <c r="C27" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F27" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="G27" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="I27" s="28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9" s="25" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="7">
+        <v>23</v>
+      </c>
+      <c r="C28" s="42"/>
+      <c r="D28" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F28" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="G28" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="D20" s="32" t="s">
+      <c r="H28" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="I28" s="28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="2:9" s="25" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="7">
+        <v>24</v>
+      </c>
+      <c r="C29" s="42"/>
+      <c r="D29" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="E20" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="28" t="s">
+      <c r="E29" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="F29" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="G20" s="27" t="s">
+      <c r="G29" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="H20" s="29" t="s">
+      <c r="H29" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="I20" s="30" t="s">
+      <c r="I29" s="31" t="s">
         <v>22</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="I29" s="2"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.3">
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.3">
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.3">
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="7:9" x14ac:dyDescent="0.3">
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
     </row>
     <row r="34" spans="7:9" x14ac:dyDescent="0.3">
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
@@ -2575,67 +3056,108 @@
     <row r="222" spans="7:9" x14ac:dyDescent="0.3">
       <c r="G222" s="2"/>
       <c r="H222" s="2"/>
       <c r="I222" s="2"/>
     </row>
     <row r="223" spans="7:9" x14ac:dyDescent="0.3">
       <c r="G223" s="2"/>
       <c r="H223" s="2"/>
       <c r="I223" s="2"/>
     </row>
     <row r="224" spans="7:9" x14ac:dyDescent="0.3">
       <c r="G224" s="2"/>
       <c r="H224" s="2"/>
       <c r="I224" s="2"/>
     </row>
     <row r="225" spans="7:9" x14ac:dyDescent="0.3">
       <c r="G225" s="2"/>
       <c r="H225" s="2"/>
       <c r="I225" s="2"/>
     </row>
     <row r="226" spans="7:9" x14ac:dyDescent="0.3">
       <c r="G226" s="2"/>
       <c r="H226" s="2"/>
       <c r="I226" s="2"/>
     </row>
+    <row r="227" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G227" s="2"/>
+      <c r="H227" s="2"/>
+      <c r="I227" s="2"/>
+    </row>
+    <row r="228" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+      <c r="I228" s="2"/>
+    </row>
+    <row r="229" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G229" s="2"/>
+      <c r="H229" s="2"/>
+      <c r="I229" s="2"/>
+    </row>
+    <row r="230" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G230" s="2"/>
+      <c r="H230" s="2"/>
+      <c r="I230" s="2"/>
+    </row>
+    <row r="231" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G231" s="2"/>
+      <c r="H231" s="2"/>
+      <c r="I231" s="2"/>
+    </row>
+    <row r="232" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G232" s="2"/>
+      <c r="H232" s="2"/>
+      <c r="I232" s="2"/>
+    </row>
+    <row r="233" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G233" s="2"/>
+      <c r="H233" s="2"/>
+      <c r="I233" s="2"/>
+    </row>
+    <row r="234" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G234" s="2"/>
+      <c r="H234" s="2"/>
+      <c r="I234" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="C17:C19"/>
+  <mergeCells count="10">
+    <mergeCell ref="C27:C29"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="G4:I5"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="C12:C16"/>
-    <mergeCell ref="C6:C11"/>
+    <mergeCell ref="C21:C26"/>
+    <mergeCell ref="C14:C20"/>
+    <mergeCell ref="C6:C13"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="2" min="1" max="19" man="1"/>
+    <brk id="2" min="1" max="28" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>이름 지정된 범위</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>